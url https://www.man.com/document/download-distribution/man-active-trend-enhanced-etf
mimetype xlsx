--- v1 (2026-03-26)
+++ v2 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc86e0681ba74d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b2cc22430304e5f98b52266dd8865de.psmdcp" Id="R90e306dd0b6e488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68c5bf997174755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b9014f74cdd469bbea7977e4cf60c15.psmdcp" Id="Rab850306e66242b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Distributions" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>