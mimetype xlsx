--- v2 (2026-05-10)
+++ v3 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68c5bf997174755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b9014f74cdd469bbea7977e4cf60c15.psmdcp" Id="Rab850306e66242b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424ebebd2e764dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2359445aa8834c1fb1c6f12fd67cadc1.psmdcp" Id="R1d5cc02b0e5b4811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Distributions" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>