--- v3 (2026-06-24)
+++ v4 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424ebebd2e764dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2359445aa8834c1fb1c6f12fd67cadc1.psmdcp" Id="R1d5cc02b0e5b4811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322cc579d69840e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bc5004848144949b84b545d12390da3.psmdcp" Id="R0cf5d3fffd874b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Distributions" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>