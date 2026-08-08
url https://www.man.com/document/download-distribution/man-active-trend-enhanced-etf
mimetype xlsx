--- v4 (2026-06-24)
+++ v5 (2026-08-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322cc579d69840e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bc5004848144949b84b545d12390da3.psmdcp" Id="R0cf5d3fffd874b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d4e088a8a7474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/caa0dbcd0a514c73a4a96154a84cfcc1.psmdcp" Id="R68512c7eeab44f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Distributions" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>