--- v1 (2026-03-26)
+++ v2 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086f1ef606c845dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/693d012c2bca457e86945a446dc5122a.psmdcp" Id="R6fda9db0dfbd4eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29873ad593844062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53961952b7d74dcdb927b00f56a22bda.psmdcp" Id="R405a0e7fc8294a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Distributions" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
@@ -91,50 +91,59 @@
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> USD</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Record Date</x:t>
   </x:si>
   <x:si>
     <x:t>Payable Date</x:t>
   </x:si>
   <x:si>
     <x:t>Total Distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Income</x:t>
   </x:si>
   <x:si>
     <x:t>Short-Term Cap Gains</x:t>
   </x:si>
   <x:si>
     <x:t>Long-Term Cap Gains</x:t>
   </x:si>
   <x:si>
     <x:t>Return of Capital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mar 25, 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mar 31, 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.071810</x:t>
   </x:si>
   <x:si>
     <x:t>Dec 16, 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Dec 31, 2025</x:t>
   </x:si>
   <x:si>
     <x:t>0.750280</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Source: Man Group database.</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
@@ -542,51 +551,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I8"/>
+  <x:dimension ref="A1:I9"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="4" width="20.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="21.710625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="20.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -615,66 +624,86 @@
       <x:c r="H5" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I5" s="1"/>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B6" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F6" s="2"/>
       <x:c r="G6" s="2"/>
       <x:c r="H6" s="2"/>
     </x:row>
-    <x:row r="8" spans="1:9" ht="150" customHeight="1">
-      <x:c r="A8" s="3" t="s">
+    <x:row r="7" spans="1:9">
+      <x:c r="A7" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B8" s="3"/>
-[...5 lines deleted...]
-      <x:c r="H8" s="3"/>
+      <x:c r="B7" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="C7" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D7" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E7" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F7" s="2"/>
+      <x:c r="G7" s="2"/>
+      <x:c r="H7" s="2"/>
+    </x:row>
+    <x:row r="9" spans="1:9" ht="150" customHeight="1">
+      <x:c r="A9" s="3" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B9" s="3"/>
+      <x:c r="C9" s="3"/>
+      <x:c r="D9" s="3"/>
+      <x:c r="E9" s="3"/>
+      <x:c r="F9" s="3"/>
+      <x:c r="G9" s="3"/>
+      <x:c r="H9" s="3"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:C1"/>
-    <x:mergeCell ref="A8:H8"/>
+    <x:mergeCell ref="A9:H9"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Distributions</vt:lpstr>
       <vt:lpstr>Distributions!Print_Area</vt:lpstr>
       <vt:lpstr>Distributions!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>