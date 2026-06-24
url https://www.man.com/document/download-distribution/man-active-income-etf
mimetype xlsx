--- v2 (2026-05-10)
+++ v3 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29873ad593844062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53961952b7d74dcdb927b00f56a22bda.psmdcp" Id="R405a0e7fc8294a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14b08af60cf4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ffa1cd91e4a451daed47f5a33554150.psmdcp" Id="Re07fc6d325c04b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Distributions" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>