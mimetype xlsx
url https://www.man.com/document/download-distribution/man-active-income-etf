--- v3 (2026-06-24)
+++ v4 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14b08af60cf4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ffa1cd91e4a451daed47f5a33554150.psmdcp" Id="Re07fc6d325c04b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb03cbfdbd10842ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9eb186440f484e36bb953113b2a68e0c.psmdcp" Id="Red76bf08d12d4f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Distributions" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>