--- v4 (2026-06-24)
+++ v5 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb03cbfdbd10842ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9eb186440f484e36bb953113b2a68e0c.psmdcp" Id="Red76bf08d12d4f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4675df668a82426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bf6b9f588e446dea9808982915eae21.psmdcp" Id="Rfa084cfcf58341bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Distributions" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
@@ -91,50 +91,59 @@
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> USD</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Record Date</x:t>
   </x:si>
   <x:si>
     <x:t>Payable Date</x:t>
   </x:si>
   <x:si>
     <x:t>Total Distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Income</x:t>
   </x:si>
   <x:si>
     <x:t>Short-Term Cap Gains</x:t>
   </x:si>
   <x:si>
     <x:t>Long-Term Cap Gains</x:t>
   </x:si>
   <x:si>
     <x:t>Return of Capital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jun 24, 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jun 30, 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.376100</x:t>
   </x:si>
   <x:si>
     <x:t>Mar 25, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Mar 31, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.071810</x:t>
   </x:si>
   <x:si>
     <x:t>Dec 16, 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Dec 31, 2025</x:t>
   </x:si>
   <x:si>
     <x:t>0.750280</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
@@ -551,51 +560,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I9"/>
+  <x:dimension ref="A1:I10"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="4" width="20.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="21.710625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="20.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -644,66 +653,86 @@
       </x:c>
       <x:c r="F6" s="2"/>
       <x:c r="G6" s="2"/>
       <x:c r="H6" s="2"/>
     </x:row>
     <x:row r="7" spans="1:9">
       <x:c r="A7" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E7" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="2"/>
       <x:c r="G7" s="2"/>
       <x:c r="H7" s="2"/>
     </x:row>
-    <x:row r="9" spans="1:9" ht="150" customHeight="1">
-      <x:c r="A9" s="3" t="s">
+    <x:row r="8" spans="1:9">
+      <x:c r="A8" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B9" s="3"/>
-[...5 lines deleted...]
-      <x:c r="H9" s="3"/>
+      <x:c r="B8" s="2" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C8" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D8" s="2" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E8" s="2" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F8" s="2"/>
+      <x:c r="G8" s="2"/>
+      <x:c r="H8" s="2"/>
+    </x:row>
+    <x:row r="10" spans="1:9" ht="150" customHeight="1">
+      <x:c r="A10" s="3" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B10" s="3"/>
+      <x:c r="C10" s="3"/>
+      <x:c r="D10" s="3"/>
+      <x:c r="E10" s="3"/>
+      <x:c r="F10" s="3"/>
+      <x:c r="G10" s="3"/>
+      <x:c r="H10" s="3"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:C1"/>
-    <x:mergeCell ref="A9:H9"/>
+    <x:mergeCell ref="A10:H10"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Distributions</vt:lpstr>
       <vt:lpstr>Distributions!Print_Area</vt:lpstr>
       <vt:lpstr>Distributions!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>