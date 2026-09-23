--- v3 (2026-06-24)
+++ v4 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf583626e68de4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0bb2af6aab0406eb6af16150cd918b4.psmdcp" Id="R06848c07cfbc4814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd5f5bfc8b84ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c62fa8681424218821d0a292fb12c60.psmdcp" Id="R3e57aff69ac243b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Distributions" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
@@ -91,50 +91,59 @@
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> USD</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Record Date</x:t>
   </x:si>
   <x:si>
     <x:t>Payable Date</x:t>
   </x:si>
   <x:si>
     <x:t>Total Distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Income</x:t>
   </x:si>
   <x:si>
     <x:t>Short-Term Cap Gains</x:t>
   </x:si>
   <x:si>
     <x:t>Long-Term Cap Gains</x:t>
   </x:si>
   <x:si>
     <x:t>Return of Capital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jun 24, 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jun 30, 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.089100</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Source: Man Group database.</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve">
 </x:t>
     </x:r>
     <x:r>
       <x:rPr>
@@ -218,57 +227,61 @@
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="3">
+  <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -529,51 +542,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:I7"/>
+  <x:dimension ref="A1:I8"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="4" width="20.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="21.710625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="20.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -582,66 +595,86 @@
         <x:v>1</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I5" s="1"/>
     </x:row>
-    <x:row r="7" spans="1:9" ht="150" customHeight="1">
-      <x:c r="A7" s="2" t="s">
+    <x:row r="6" spans="1:9">
+      <x:c r="A6" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B7" s="2"/>
-[...5 lines deleted...]
-      <x:c r="H7" s="2"/>
+      <x:c r="B6" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C6" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D6" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E6" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F6" s="2"/>
+      <x:c r="G6" s="2"/>
+      <x:c r="H6" s="2"/>
+    </x:row>
+    <x:row r="8" spans="1:9" ht="150" customHeight="1">
+      <x:c r="A8" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B8" s="3"/>
+      <x:c r="C8" s="3"/>
+      <x:c r="D8" s="3"/>
+      <x:c r="E8" s="3"/>
+      <x:c r="F8" s="3"/>
+      <x:c r="G8" s="3"/>
+      <x:c r="H8" s="3"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:C1"/>
-    <x:mergeCell ref="A7:H7"/>
+    <x:mergeCell ref="A8:H8"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Distributions</vt:lpstr>
       <vt:lpstr>Distributions!Print_Area</vt:lpstr>
       <vt:lpstr>Distributions!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>